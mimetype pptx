--- v0 (2025-10-15)
+++ v1 (2026-10-19)
@@ -1,98 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="257" r:id="rId7"/>
     <p:sldId id="258" r:id="rId8"/>
     <p:sldId id="259" r:id="rId9"/>
     <p:sldId id="260" r:id="rId10"/>
     <p:sldId id="261" r:id="rId11"/>
     <p:sldId id="262" r:id="rId12"/>
     <p:sldId id="263" r:id="rId13"/>
     <p:sldId id="264" r:id="rId14"/>
     <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -292,85 +300,85 @@
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId16" roundtripDataSignature="AMtx7mhO5neZSrgmhhXOH4B6orIXVUAVhw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId18" roundtripDataSignature="AMtx7mhBbmArC+9OY08RPkhK8/a3X5/hsA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -898,349 +906,603 @@
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="108" name="Shape 108"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p1:notes"/>
+          <p:cNvPr id="109" name="Google Shape;109;g38b31aac10f_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p1:notes"/>
+          <p:cNvPr id="110" name="Google Shape;110;g38b31aac10f_0_99:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
-            <a:ext cx="4572225" cy="3429000"/>
+            <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="187" name="Shape 187"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g33cb557662e_1_215:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g3d3b4fb1ffb_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;g3d3b4fb1ffb_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143225" y="685800"/>
+            <a:ext cx="4572300" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="192" name="Shape 192"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g2e3c4692ff9_0_1:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g2e3c4692ff9_0_1:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143225" y="685800"/>
+            <a:ext cx="4572300" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;g33cb557662e_1_215:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Så bidrar du</a:t>
             </a:r>
             <a:endParaRPr sz="3600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ditt ansvar som förälder Du är ju ditt barns största fanclub och det viktigaste för oss som ledare är att barnen hittar glädjen i idrottande och har kul tillsammans med sina kompisar, men än målen som går in. Nu när barnen fortfarande är så små vill vi gärna att ni är med på cuperna för att stötta med mat, dryck och hejarop.</a:t>
             </a:r>
             <a:endParaRPr sz="1400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="3600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tänk på att: </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
@@ -1271,158 +1533,167 @@
               <a:t>Barn idrottar för att det är roligt</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Barnen och domaren är under utbildning</a:t>
             </a:r>
             <a:endParaRPr sz="1400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Din viktigaste uppgift är att vara en förbebild</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Barn lär sig genom att härma andra</a:t>
             </a:r>
             <a:endParaRPr sz="1400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Uppmuntra barnens försök och stävan</a:t>
             </a:r>
             <a:endParaRPr sz="1400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Matchen är ett tillfälle att lära sig</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g33cb557662e_1_215:notes"/>
+          <p:cNvPr id="199" name="Google Shape;199;g33cb557662e_1_215:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1434,112 +1705,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g33cb557662e_1_190:notes"/>
+          <p:cNvPr id="115" name="Google Shape;115;g33cb557662e_1_190:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;g33cb557662e_1_190:notes"/>
+          <p:cNvPr id="116" name="Google Shape;116;g33cb557662e_1_190:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1551,112 +1822,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g339eeba7590_0_25:notes"/>
+          <p:cNvPr id="126" name="Google Shape;126;g339eeba7590_0_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g339eeba7590_0_25:notes"/>
+          <p:cNvPr id="127" name="Google Shape;127;g339eeba7590_0_25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1668,113 +1939,113 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="136" name="Shape 136"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g339eeba7590_0_77:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;g339eeba7590_0_77:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Fyll i själva</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;g339eeba7590_0_77:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;g339eeba7590_0_77:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1786,65 +2057,65 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g339eeba7590_0_7:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;g339eeba7590_0_7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2329,51 +2600,51 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g339eeba7590_0_7:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;g339eeba7590_0_7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2385,113 +2656,357 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="160" name="Shape 160"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g339eeba7590_0_19:notes"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3d4c9c33991_0_7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...7 lines deleted...]
-              <a:buSzPts val="1100"/>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>Lag in spelschema när det finns</a:t>
+              <a:rPr b="1" lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nisses fotbollscamp</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gransholms IF bjuder in till två härliga dagar fyllda med fotboll, gemenskap och glädje för alla barn och ungdomar födda 2013-2020. Dagen är uppdelad i tre träningspass med paus för fruktstund &amp; lunch. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I år kommer campen att heta Nisses fotbollscamp – efter en älskad eldsjäl i föreningen som betytt mycket för oss alla.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>När: 13–14 juni</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tid: 09.00–14.00</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mat: Lunch och fika ingår</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Plats: Granvallen</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Varje deltagare får efter campen med sig en fotboll, vattenflaska med sig hem. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Avgift 500kr - anmäl dig innan 1/5</a:t>
+            </a:r>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:srgbClr val="E1E7EA"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="007A35"/>
+              </a:highlight>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="2000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g339eeba7590_0_19:notes"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3d4c9c33991_0_7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2503,112 +3018,113 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="158" name="Shape 158"/>
+        <p:cNvPr id="165" name="Shape 165"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g339eeba7590_0_37:notes"/>
+          <p:cNvPr id="166" name="Google Shape;166;g38b31aac10f_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Lag in spelschema när det finns</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g339eeba7590_0_37:notes"/>
+          <p:cNvPr id="167" name="Google Shape;167;g38b31aac10f_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2620,112 +3136,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="168" name="Shape 168"/>
+        <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g339eeba7590_0_13:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;g339eeba7590_0_37:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g339eeba7590_0_13:notes"/>
+          <p:cNvPr id="174" name="Google Shape;174;g339eeba7590_0_37:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2737,112 +3253,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g2e3c4692ff9_0_1:notes"/>
+          <p:cNvPr id="183" name="Google Shape;183;g339eeba7590_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g2e3c4692ff9_0_1:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;g339eeba7590_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2850,75 +3366,79 @@
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Rubrikbild" type="title">
   <p:cSld name="TITLE">
@@ -3966,126 +4486,137 @@
           <p:cNvPr id="20" name="Google Shape;20;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10567450" y="279250"/>
             <a:ext cx="1157700" cy="1157700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Google Shape;21;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="12884" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10597300" y="318700"/>
             <a:ext cx="1098000" cy="1078800"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Bild med bildtext" type="picTx">
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Text med bildtext" type="objTx">
+  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="82" name="Shape 82"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p22"/>
+          <p:cNvPr id="83" name="Google Shape;83;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -4201,73 +4732,1215 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p22"/>
+          <p:cNvPr id="84" name="Google Shape;84;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="10" type="dt"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Bild med bildtext" type="picTx">
+  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;p22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p22"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="pic"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p22"/>
+          <p:cNvPr id="92" name="Google Shape;92;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -4406,51 +6079,51 @@
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p22"/>
+          <p:cNvPr id="93" name="Google Shape;93;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -4562,51 +6235,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p22"/>
+          <p:cNvPr id="94" name="Google Shape;94;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -4718,51 +6391,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p22"/>
+          <p:cNvPr id="95" name="Google Shape;95;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -5003,70 +6676,70 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Rubrik och lodrät text" type="vertTx">
   <p:cSld name="VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p23"/>
+          <p:cNvPr id="97" name="Google Shape;97;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -5181,51 +6854,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p23"/>
+          <p:cNvPr id="98" name="Google Shape;98;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3920331" y="-1256506"/>
             <a:ext cx="4351338" cy="10515600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -5364,51 +7037,51 @@
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p23"/>
+          <p:cNvPr id="99" name="Google Shape;99;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -5520,51 +7193,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p23"/>
+          <p:cNvPr id="100" name="Google Shape;100;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -5676,51 +7349,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p23"/>
+          <p:cNvPr id="101" name="Google Shape;101;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -5961,70 +7634,70 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Lodrät rubrik och text" type="vertTitleAndTx">
   <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="92" name="Shape 92"/>
+        <p:cNvPr id="102" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p24"/>
+          <p:cNvPr id="103" name="Google Shape;103;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7133431" y="1956594"/>
             <a:ext cx="5811838" cy="2628900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -6139,51 +7812,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p24"/>
+          <p:cNvPr id="104" name="Google Shape;104;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="1799431" y="-596106"/>
             <a:ext cx="5811838" cy="7734300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -6322,51 +7995,51 @@
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p24"/>
+          <p:cNvPr id="105" name="Google Shape;105;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -6478,51 +8151,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p24"/>
+          <p:cNvPr id="106" name="Google Shape;106;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -6634,51 +8307,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p24"/>
+          <p:cNvPr id="107" name="Google Shape;107;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -6942,57 +8615,56 @@
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Rubrik och innehåll" type="obj">
   <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="22" name="Shape 22"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Google Shape;23;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="7949051" y="4639150"/>
             <a:ext cx="4242949" cy="2218850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Google Shape;24;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
@@ -8060,57 +9732,56 @@
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1322" l="0" r="960" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191999" cy="6857999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Google Shape;33;g33cb557662e_1_85"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="7949051" y="4639150"/>
             <a:ext cx="4242949" cy="2218850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Google Shape;34;g33cb557662e_1_85"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -9129,69 +10800,1186 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="7162598" cy="2724226"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Avsnittsrubrik" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Rubrik och innehåll 1 1">
+  <p:cSld name="OBJECT_1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="42" name="Google Shape;42;g3d4c9c33991_0_32" title="Mall laget.se (2).jpg"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="14170" t="12457"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12191999" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="43" name="Google Shape;43;g3d4c9c33991_0_32"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="7949051" y="4639150"/>
+            <a:ext cx="4242949" cy="2218850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p16"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3d4c9c33991_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Avenir"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3d4c9c33991_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;g3d4c9c33991_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="10" type="dt"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;g3d4c9c33991_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;g3d4c9c33991_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="888888"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3d4c9c33991_0_32"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="12884" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10597300" y="318700"/>
+            <a:ext cx="1098000" cy="1078800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Google Shape;50;g3d4c9c33991_0_32"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="5123"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7162598" cy="2724226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Avsnittsrubrik" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="51" name="Shape 51"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -9307,51 +12095,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p16"/>
+          <p:cNvPr id="53" name="Google Shape;53;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -9526,51 +12314,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p16"/>
+          <p:cNvPr id="54" name="Google Shape;54;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -9682,51 +12470,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p16"/>
+          <p:cNvPr id="55" name="Google Shape;55;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -9838,51 +12626,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p16"/>
+          <p:cNvPr id="56" name="Google Shape;56;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -10123,70 +12911,70 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Två delar" type="twoObj">
   <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="47" name="Shape 47"/>
+        <p:cNvPr id="57" name="Shape 57"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p17"/>
+          <p:cNvPr id="58" name="Google Shape;58;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -10301,51 +13089,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p17"/>
+          <p:cNvPr id="59" name="Google Shape;59;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -10484,51 +13272,51 @@
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p17"/>
+          <p:cNvPr id="60" name="Google Shape;60;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -10667,51 +13455,51 @@
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p17"/>
+          <p:cNvPr id="61" name="Google Shape;61;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -10823,51 +13611,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p17"/>
+          <p:cNvPr id="62" name="Google Shape;62;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -10979,51 +13767,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p17"/>
+          <p:cNvPr id="63" name="Google Shape;63;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -11264,70 +14052,70 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Jämförelse" type="twoTxTwoObj">
   <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="54" name="Shape 54"/>
+        <p:cNvPr id="64" name="Shape 64"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p18"/>
+          <p:cNvPr id="65" name="Google Shape;65;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -11442,51 +14230,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p18"/>
+          <p:cNvPr id="66" name="Google Shape;66;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -11625,51 +14413,51 @@
               <a:defRPr b="1" sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr b="1" sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p18"/>
+          <p:cNvPr id="67" name="Google Shape;67;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -11808,51 +14596,51 @@
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p18"/>
+          <p:cNvPr id="68" name="Google Shape;68;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="3" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -11991,51 +14779,51 @@
               <a:defRPr b="1" sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr b="1" sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p18"/>
+          <p:cNvPr id="69" name="Google Shape;69;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="4" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
@@ -12174,51 +14962,51 @@
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p18"/>
+          <p:cNvPr id="70" name="Google Shape;70;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -12330,51 +15118,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p18"/>
+          <p:cNvPr id="71" name="Google Shape;71;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -12486,51 +15274,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p18"/>
+          <p:cNvPr id="72" name="Google Shape;72;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -12771,70 +15559,70 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Endast rubrik" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="63" name="Shape 63"/>
+        <p:cNvPr id="73" name="Shape 73"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p19"/>
+          <p:cNvPr id="74" name="Google Shape;74;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -12949,51 +15737,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p19"/>
+          <p:cNvPr id="75" name="Google Shape;75;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -13105,51 +15893,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p19"/>
+          <p:cNvPr id="76" name="Google Shape;76;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -13261,51 +16049,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p19"/>
+          <p:cNvPr id="77" name="Google Shape;77;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -13546,70 +16334,70 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Tom" type="blank">
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvPr id="78" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p20"/>
+          <p:cNvPr id="79" name="Google Shape;79;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
@@ -13721,51 +16509,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p20"/>
+          <p:cNvPr id="80" name="Google Shape;80;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
@@ -13877,51 +16665,51 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p20"/>
+          <p:cNvPr id="81" name="Google Shape;81;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -14162,1194 +16950,52 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1140 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -16683,50 +18329,51 @@
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
     <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
@@ -17382,105 +19029,113 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="111" name="Shape 111"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p1"/>
+          <p:cNvPr id="112" name="Google Shape;112;g38b31aac10f_0_99"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="582800" y="2304850"/>
             <a:ext cx="11053500" cy="1631100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17533,164 +19188,1038 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p1"/>
+          <p:cNvPr id="113" name="Google Shape;113;g38b31aac10f_0_99"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637000" y="3330200"/>
             <a:ext cx="7148100" cy="1218900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1200">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Vår vision: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Gransholms IF är en ideell idrottsförening med syfte att ge barn, ungdomar och vuxna möjlighet till en aktiv vardag. Vår gröna tråd är att vara en förening för alla, där vi skapar förutsättningar för alla att bli en del av ett sammanhang. Vår gröna vision är att vara vara den förening som engagerar flest antal barn, ungdomar i Kronobergs Län (i förhållande till folkmängd).</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="181" name="Shape 181"/>
+        <p:cNvPr id="190" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g33cb557662e_1_215"/>
+          <p:cNvPr id="191" name="Google Shape;191;g3d3b4fb1ffb_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625000" y="1451550"/>
+            <a:ext cx="11216100" cy="4027800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:rPr>
+              <a:t>Vi behöver hjälp</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Avenir"/>
+              <a:ea typeface="Avenir"/>
+              <a:cs typeface="Avenir"/>
+              <a:sym typeface="Avenir"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Valberedning inför årsmötet 2027</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Att vara med i valberedningen är ett enkelt sätt att hjälpa vår förening, genom att se till att vi hittar rätt personer som vill och kan engagera sig.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hjälpa till på Granvallen</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Vi behöver hjälp på Granvallen, allt ifrån att måla till att sköta gräsklippare. Är du en av de som vill hjälpa till en timme eller två?  </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="195" name="Shape 195"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g2e3c4692ff9_0_1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625000" y="1451550"/>
+            <a:ext cx="11216100" cy="2335800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:rPr>
+              <a:t>Föräldravisionen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Avenir"/>
+              <a:ea typeface="Avenir"/>
+              <a:cs typeface="Avenir"/>
+              <a:sym typeface="Avenir"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Föräldrar är en viktig resurs i en ideell förening, speciellt för vår barn och ungdomsverksamhet. Vi i Gransholms IF </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>stöttar de riktlinjer Svenska fotbollsförbundet tagit fram för att skapa ett bättre matchklimat.  </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Barn idrottar för att det är roligt</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Barnen och domaren är under utbildning</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Din viktigaste uppgift är att vara en förebild</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Barn lär sig genom att härma andra</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Uppmuntra barnens försök och strävan</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Matchen är ett tillfälle att lära sig</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Stöd föreningen i dess arbete. Din insats blir värdesatt inte minst av ditt barn. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g33cb557662e_1_215"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5377575" y="1581600"/>
             <a:ext cx="6336900" cy="3694800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17720,796 +20249,1004 @@
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr i="0" sz="100" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="107" name="Shape 107"/>
+        <p:cNvPr id="117" name="Shape 117"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g33cb557662e_1_190"/>
+          <p:cNvPr id="118" name="Google Shape;118;g33cb557662e_1_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8156200" y="2569025"/>
             <a:ext cx="3453000" cy="3076200"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 14026" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="FFF6F6"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="F4CCCC"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;g33cb557662e_1_190"/>
+          <p:cNvPr id="119" name="Google Shape;119;g33cb557662e_1_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4369500" y="2569025"/>
             <a:ext cx="3453000" cy="3076200"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 14026" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="F8F5FF"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="D9D2E9"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g33cb557662e_1_190"/>
+          <p:cNvPr id="120" name="Google Shape;120;g33cb557662e_1_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="645450" y="1647600"/>
             <a:ext cx="11053500" cy="944400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Vår värdegrund</a:t>
             </a:r>
-            <a:endParaRPr i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g33cb557662e_1_190"/>
+          <p:cNvPr id="121" name="Google Shape;121;g33cb557662e_1_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4596000" y="2914475"/>
             <a:ext cx="3000000" cy="2587200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1700">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Glädje</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1200">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Glädje</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> och gemenskap är en stark drivkraft för att vilja idrotta, och det ska vara roligt oavsett om du precis börjat på din idrott eller om du är senior. </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Vi vill skapa en miljö där vi uppmuntrar varandra och kommer med positiv energi till träning, match eller andra aktiviteter hos föreningen. </a:t>
             </a:r>
             <a:br>
-              <a:rPr i="1" lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g33cb557662e_1_190"/>
+          <p:cNvPr id="122" name="Google Shape;122;g33cb557662e_1_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="582800" y="2569025"/>
             <a:ext cx="3453000" cy="3076200"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 14026" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="FCFFFC"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="E9F8ED"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g33cb557662e_1_190"/>
+          <p:cNvPr id="123" name="Google Shape;123;g33cb557662e_1_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="809300" y="2914475"/>
             <a:ext cx="3000000" cy="2556300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1700">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Ansvar</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Vi som förening vill vara med och bidra till att våra spelare och ledare känner och tar </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1200">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>ansvar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> både på och utanför planen.</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Det gäller ansvar hur vi bemöter varandra, våra motståndare och domare med positivitet, laganda och fair play. Det inkluderar också ansvar för vår utrustning, planer, omklädningsrum och klubbstuga. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g33cb557662e_1_190"/>
+          <p:cNvPr id="124" name="Google Shape;124;g33cb557662e_1_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8508200" y="2914475"/>
             <a:ext cx="2858400" cy="3083700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1700">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Rättvisa</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Vi är en förening som står för </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1200">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>rättvisa.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> Där vi strävar efter att välkomna alla att idrotta, oavsett ambitionsnivå. </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Vi vill också främja delaktighet genom att lyssna på våra barn och ungdomars röster. Sist, men inte minst, är vi en ideell förening där varje medlems engagemang är viktig.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr i="1" sz="1200">
+            <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="118" name="Shape 118"/>
+        <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;g339eeba7590_0_25"/>
+          <p:cNvPr id="129" name="Google Shape;129;g339eeba7590_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="1451550"/>
             <a:ext cx="11216100" cy="2335800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18537,216 +21274,264 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Medlemskap</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Träningsavgifter 202</a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="1" lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Träningsavgifter 2025</a:t>
+              <a:t>6</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Familjemedlemskap:</a:t>
+              <a:t>Familjemedlemskap: 			650 kr/år</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Träningsavgift fotboll ungdom: 	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> 			650 kr/år</a:t>
-[...14 lines deleted...]
-              <a:t>Träningsavgift fotboll ungdom: 	660 kr </a:t>
+              <a:t>700</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> kr </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>(från det året barnet fyller 7 år)</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;g339eeba7590_0_25"/>
+          <p:cNvPr id="130" name="Google Shape;130;g339eeba7590_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="3558750"/>
             <a:ext cx="5301600" cy="2703900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18774,416 +21559,497 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Laget.se</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>I laget.se (webb + app) kommer alla träningar och matcher finnas för samtliga lag i Gransholms IF. Här kallar ledarna till träning och det är viktigt att du svarar med ditt barns närvaro så ledarna kan planera träning, men också då det används när föreningen söker lokalt aktivitetsstöd. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>I appen hittar du också ditt medlemskort som ger dig gratis inträde till A-lagets fotbollsmatcher säsong 202</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>I appen hittar du också ditt medlemskort som ger dig gratis inträde till A-lagets fotbollsmatcher säsong 2025. </a:t>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g339eeba7590_0_25"/>
+          <p:cNvPr id="131" name="Google Shape;131;g339eeba7590_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6420275" y="3412650"/>
             <a:ext cx="5631300" cy="2703900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 6266" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="FFF6F6"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="F4CCCC"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="122" name="Google Shape;122;g339eeba7590_0_25"/>
+          <p:cNvPr id="132" name="Google Shape;132;g339eeba7590_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6131200" y="3633650"/>
             <a:ext cx="5709900" cy="2640900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 6551" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="123" name="Google Shape;123;g339eeba7590_0_25"/>
+          <p:cNvPr id="133" name="Google Shape;133;g339eeba7590_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6420275" y="4119425"/>
             <a:ext cx="2393850" cy="602550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g339eeba7590_0_25"/>
+          <p:cNvPr id="134" name="Google Shape;134;g339eeba7590_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6381850" y="4257475"/>
             <a:ext cx="2394000" cy="498600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Förnamn Efternamn</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Medlem till xxx-xx-xx</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="125" name="Google Shape;125;g339eeba7590_0_25"/>
+          <p:cNvPr id="135" name="Google Shape;135;g339eeba7590_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="2326" l="5683" r="6873" t="3083"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2610650" y="3858025"/>
             <a:ext cx="526200" cy="535500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 9607" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="129" name="Shape 129"/>
+        <p:cNvPr id="139" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g339eeba7590_0_77"/>
+          <p:cNvPr id="140" name="Google Shape;140;g339eeba7590_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="1451550"/>
             <a:ext cx="11216100" cy="3371700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19211,763 +22077,899 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Träningsschema</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Dag </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1050">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1050" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="474747"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>| </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Klockslag </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1050">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1050" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="474747"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>| </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Plan</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>	Säsongen börjar DATUM och slutar ca DATUM</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>	I år spelar vi 3 mot 3, 5 mot 5 eller 7 mot 7 - kort förklaring vad det innebär</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Ledare i år</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="131" name="Google Shape;131;g339eeba7590_0_77"/>
+          <p:cNvPr id="141" name="Google Shape;141;g339eeba7590_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="12884" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10597300" y="318700"/>
             <a:ext cx="1098000" cy="1078800"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g339eeba7590_0_77"/>
+          <p:cNvPr id="142" name="Google Shape;142;g339eeba7590_0_77"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="710825" y="2423175"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g339eeba7590_0_77"/>
+          <p:cNvPr id="143" name="Google Shape;143;g339eeba7590_0_77"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="710825" y="2855550"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g339eeba7590_0_77"/>
+          <p:cNvPr id="144" name="Google Shape;144;g339eeba7590_0_77"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="710825" y="3287925"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g339eeba7590_0_77"/>
+          <p:cNvPr id="145" name="Google Shape;145;g339eeba7590_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2081300" y="4656975"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Namn, mejl och telefon</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g339eeba7590_0_77"/>
+          <p:cNvPr id="146" name="Google Shape;146;g339eeba7590_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5374375" y="4672725"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Namn, mejl och telefon</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="137" name="Google Shape;137;g339eeba7590_0_77"/>
+          <p:cNvPr id="147" name="Google Shape;147;g339eeba7590_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="5002" l="12776" r="12679" t="4212"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="710825" y="4672725"/>
             <a:ext cx="929400" cy="935700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="138" name="Google Shape;138;g339eeba7590_0_77"/>
+          <p:cNvPr id="148" name="Google Shape;148;g339eeba7590_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="5002" l="12776" r="12679" t="4212"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4444975" y="4672725"/>
             <a:ext cx="929400" cy="935700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g339eeba7590_0_7"/>
+          <p:cNvPr id="153" name="Google Shape;153;g339eeba7590_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="1451550"/>
-            <a:ext cx="11216100" cy="2335800"/>
+            <a:ext cx="5714700" cy="3895200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -19988,197 +22990,143 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Viktiga datum</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Fixardag 6/4 samt i oktober</a:t>
+              <a:t>Fixardag </a:t>
             </a:r>
-            <a:br>
-[...29 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Fotbo	llens dag 13 september</a:t>
+              <a:t>12 april</a:t>
             </a:r>
-            <a:br>
-              <a:rPr lang="sv-SE">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-            </a:br>
-[...30 lines deleted...]
-              <a:t>Cuper/Poolspel (lägg till)</a:t>
+              <a:t> samt i oktober</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
@@ -20188,959 +23136,1404 @@
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fotbo	llens dag 1</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Städveckor, se följande schema</a:t>
+              <a:t>9</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> september</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Gemensam avslutning: </a:t>
+              <a:t>Städveckor, se följande schema</a:t>
             </a:r>
-            <a:br>
-[...30 lines deleted...]
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gemensam avslutning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> i början av oktober</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g339eeba7590_0_7"/>
+          <p:cNvPr id="154" name="Google Shape;154;g339eeba7590_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="710825" y="2423175"/>
+            <a:off x="710825" y="2461790"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g339eeba7590_0_7"/>
+          <p:cNvPr id="155" name="Google Shape;155;g339eeba7590_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="710825" y="2977463"/>
+            <a:off x="710825" y="2967061"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g339eeba7590_0_7"/>
+          <p:cNvPr id="156" name="Google Shape;156;g339eeba7590_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="710825" y="3470800"/>
+            <a:off x="710825" y="3439513"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g339eeba7590_0_7"/>
-[...58 lines deleted...]
-          <p:cNvPr id="148" name="Google Shape;148;g339eeba7590_0_7"/>
+          <p:cNvPr id="157" name="Google Shape;157;g339eeba7590_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6339675" y="1978950"/>
             <a:ext cx="5316000" cy="4335900"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 8358" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="F8F5FF"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="D9D2E9"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400700" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g339eeba7590_0_7"/>
+          <p:cNvPr id="158" name="Google Shape;158;g339eeba7590_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6683475" y="2409500"/>
-            <a:ext cx="5244900" cy="4172400"/>
+            <a:ext cx="5244900" cy="3870600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Städschema Granvallen 202</a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="1" lang="sv-SE" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Städschema Granvallen 2025 </a:t>
+              <a:t>6</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1700">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alla lagen (från man året man fyller </a:t>
+            </a:r>
+            <a:r>
               <a:rPr i="1" lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Alla lagen (från man året man fyller 8 år) ska hjälpas åt att städa </a:t>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> år) ska hjälpas åt att städa </a:t>
             </a:r>
             <a:br>
-              <a:rPr i="1" lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr i="1" lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>våra omklädningsrum.</a:t>
             </a:r>
             <a:br>
-              <a:rPr i="1" lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Tips: Föräl</a:t>
+            </a:r>
+            <a:r>
               <a:rPr i="1" lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tips: Städa under tiden era barn har ett träningspass. </a:t>
+              <a:t>drar städar under </a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1200">
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>tiden era barn har ett träningspass. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>								</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>v.2</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>v.20		P17</a:t>
+              <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>		P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>15/16</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>v.2</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>v.22		P14/15</a:t>
+              <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>		P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>17/18</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>v.2</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>v.24		F15/16</a:t>
+              <a:t>5</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>		F</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>17/18</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>v.33		</a:t>
+              <a:t>v.3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>P11/12/13</a:t>
+              <a:t>5</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>PF19</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>v.37		</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>v.35		F17 (/18)</a:t>
+              <a:t>F13/14</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>v.39		</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>v.37		P18 (obs innan Fotbollens dag)</a:t>
+              <a:t>F15/16</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>v.39		F13/14</a:t>
+              <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
-[...22 lines deleted...]
-              <a:spcBef>
                 <a:spcPts val="800"/>
-              </a:spcBef>
-[...2 lines deleted...]
-              </a:spcAft>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g339eeba7590_0_7"/>
+          <p:cNvPr id="159" name="Google Shape;159;g339eeba7590_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="710825" y="4518700"/>
+            <a:off x="710825" y="3937732"/>
             <a:ext cx="237900" cy="232500"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 34968" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="005A00"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="008031"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="154" name="Shape 154"/>
+        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="164" name="Google Shape;164;g3d4c9c33991_0_7" title="Mall laget.se (1).jpg"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-121375" y="0"/>
+            <a:ext cx="12434738" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g339eeba7590_0_19"/>
+          <p:cNvPr id="169" name="Google Shape;169;g38b31aac10f_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="1451550"/>
             <a:ext cx="5379000" cy="3628500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -21168,727 +24561,862 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Bollkallar + A-laget</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Varje år kommer våra barn och ungdomslag från året man fyller</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>8 år ansvara för att vara bollkallar till A-lagsmatcherna. Vid varje match behövs 6 bollkallar och 3 föräldrar. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Säsongen 2025 vill vi också att hela laget kommer med till en A-lagsmatch för att heja fram våra seniorer. Barn, men också våra medlemmar har gratis inträde under årets matcher. Du visar enkelt upp ditt medlemskort som finns i appen laget.se </a:t>
+              <a:t>Barn, men också våra medlemmar har gratis inträde under årets matcher. Du visar enkelt upp ditt medlemskort som finns i appen laget.se </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g339eeba7590_0_19"/>
+          <p:cNvPr id="170" name="Google Shape;170;g38b31aac10f_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6339675" y="1524975"/>
             <a:ext cx="5316000" cy="4789800"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 8358" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="FCFFFC"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="E9F8ED"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g339eeba7590_0_19"/>
+          <p:cNvPr id="171" name="Google Shape;171;g38b31aac10f_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6683475" y="1718900"/>
-            <a:ext cx="5244900" cy="5078400"/>
+            <a:ext cx="5244900" cy="4458900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1700">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Spelschema A-laget </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...1 lines deleted...]
-                <a:spcPct val="107916"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="1" lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Säsongens hemmamatcher</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1200">
-[...17 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>								</a:t>
+              <a:t>									</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1200">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Bollkallar</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>17/4	19.00		Gransholms IF - IF Linné		P11/12/13</a:t>
+              <a:t>Torsdag 23/4	19.00		Gransholms IF - Tolgs IF		F13/14</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Torsdag 28/5 19.00		Gransholms IF - Bäckseda IF	P15/16</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fredag 12/6	19.00		Gransholms IF - Norrhults BK	F17/18</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>3/5</a:t>
+              <a:t>Tisdag 23/6	19.00		Gransholms IF IF - Linné		F15/16</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Söndag 28/6	1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>	16.00		Gransholms IF - Åryds IK		P17</a:t>
+              <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.00		Gransholms IF - Ekenässjöns IF	P17/18</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>15/5	19.00		Gransholms IF - Ingelstads IK	P14/15</a:t>
+              <a:t>Fredag 14/8	18.45		Gransholms IF - Wexiö FK		P15/16</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>28/5	19.00		Gransholms IF - Nöbbele 		F15/16</a:t>
+              <a:t>Torsdag 20/8	19.00		Gransholms IF - IFK Lammhult	F15/16</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>5/6</a:t>
+              <a:t>Söndag 6/9	1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>	19.00		Gransholms IF- Virestads IF	P16</a:t>
+              <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.00		Gransholms IF - Hvetlanda GIF	F17/18</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>18/6	19.00		Gransholms IF - VTIF Grimslöv	F13/14</a:t>
+              <a:t>Lördag 19/9	16.00		Gransholms IF - Veder-Dänn IF	P17/18</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>24/6	19.00		Gransholms IF - Vislanda IF	P11/12/13</a:t>
+              <a:t>Söndag 4/10	13.00		Gransholms IF - Ingelstads IK	F13/14</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107916"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...133 lines deleted...]
-              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="175" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g339eeba7590_0_37"/>
+          <p:cNvPr id="176" name="Google Shape;176;g339eeba7590_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="1451550"/>
             <a:ext cx="11216100" cy="2335800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -21916,211 +25444,259 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Försäljningsinsats</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Varje år har vi försäljningsinsatser för fotboll. Säsongen 202</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Varje år har vi försäljningsinsatser för fotboll och innebandy. Säsongen 2025 kommer säljinsatsen för fotbollssektionen vara Newbody och Grillkol och den kommer startas i maj månad. </a:t>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> kommer säljinsatsen för fotbollssektionen vara Newbody</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> under april. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Det finns inga säljkrav men alla intäkter går till att stötta föreningens fortsatta utveckling med allt ifrån cup-avgifter, inköp av medaljer eller faktiskt att bevattna vår fotbollsplaner. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g339eeba7590_0_37"/>
+          <p:cNvPr id="177" name="Google Shape;177;g339eeba7590_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="3787350"/>
             <a:ext cx="8106300" cy="2335800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22148,1345 +25724,1178 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
               <a:t>Stötta din förening</a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1. Stöd din förening: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>När du handlar på Stadium kan du skänka 3% av köpet</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="sv-SE">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>direkt till vår förening. Det kostar dig ingenting, och det enda du behöver göra är att skapa ett Stadium-konto, därefter "Stöd din förening" och sök upp Gransholms IF. Gäller både i butik och online.</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2. Träningskläder med vår logo: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Vill du och dina barn ha snygga träningskläder med vår logo? </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Då har Stadium tillsammans med Adidas ett fint sortiment</a:t>
-[...7 lines deleted...]
-              <a:t> som du nå via QR-koden. </a:t>
+              <a:t>Då har Stadium tillsammans med Adidas ett fint sortiment som du nå via QR-koden. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="164" name="Google Shape;164;g339eeba7590_0_37"/>
+          <p:cNvPr id="178" name="Google Shape;178;g339eeba7590_0_37"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4858700" y="3693200"/>
             <a:ext cx="1406577" cy="1406577"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g339eeba7590_0_37"/>
+          <p:cNvPr id="179" name="Google Shape;179;g339eeba7590_0_37"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9364975" y="4576275"/>
             <a:ext cx="1722000" cy="1884600"/>
           </a:xfrm>
           <a:prstGeom prst="round2DiagRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj1"/>
               <a:gd fmla="val 14026" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="FFF6F6"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="F4CCCC"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5400012" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="166" name="Google Shape;166;g339eeba7590_0_37" title="Untitled.jpeg"/>
+          <p:cNvPr id="180" name="Google Shape;180;g339eeba7590_0_37" title="Untitled.jpeg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9582175" y="5041375"/>
             <a:ext cx="1287600" cy="1287600"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 8281" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;g339eeba7590_0_37"/>
+          <p:cNvPr id="181" name="Google Shape;181;g339eeba7590_0_37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9452575" y="4701525"/>
             <a:ext cx="1546800" cy="259200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="sv-SE" sz="1200">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Till träningskläder</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
+            <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:solidFill>
-[...432 lines deleted...]
-                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="176" name="Shape 176"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g2e3c4692ff9_0_1"/>
+          <p:cNvPr id="186" name="Google Shape;186;g339eeba7590_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="625000" y="1451550"/>
-            <a:ext cx="11216100" cy="2335800"/>
+            <a:ext cx="11216100" cy="5010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Avenir"/>
                 <a:ea typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
                 <a:sym typeface="Avenir"/>
               </a:rPr>
-              <a:t>Föräldravisionen</a:t>
+              <a:t>Val av lagets </a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Avenir"/>
+                <a:ea typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+                <a:sym typeface="Avenir"/>
+              </a:rPr>
+              <a:t>föräldrarepresentant</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Avenir"/>
               <a:ea typeface="Avenir"/>
               <a:cs typeface="Avenir"/>
               <a:sym typeface="Avenir"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...57 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
-[...271 lines deleted...]
-            </a:br>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hjälper föräldrasektionen med följande: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ansvarig för lagets försäljning (Newbody)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Schema för kiosk/städ och bollkallar </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Informera om fixardagar - varje lag ska ha minst 2 föräldrar</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Informera och leda arbetet kring städning av omklädningsrum</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Utse Matchvärd till lagets egna matcher. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
@@ -23720,304 +27129,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>